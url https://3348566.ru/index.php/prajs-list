--- v0 (2026-08-14)
+++ v1 (2026-10-22)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>НКС</t>
   </si>
   <si>
     <t>ООО "НКС"</t>
   </si>
   <si>
     <t>192102, Russian Federation, , г. Санкт-Петербург, ул.Салова 33</t>
   </si>
   <si>
     <t>http://nqlight.ru</t>
   </si>
   <si>
     <t>nks@nqlight.ru</t>
   </si>
   <si>
     <t>тел.: +79219043351</t>
   </si>
   <si>
     <t>факс: 8123348566</t>
   </si>
   <si>
-    <t>Прайс-лист сформирован 14.08.2026</t>
+    <t>Прайс-лист сформирован 22.10.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>COM_JSTOXLS_THEADER_PRODUCT_PHOTO</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Наличие товара</t>
   </si>
   <si>
     <t>Светильник тип "Колокол" HIGH BAY</t>
   </si>
@@ -277,65 +277,62 @@
   <si>
     <t>511134543ZP</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\65 43 Вт.  полистирол/микропризма</t>
   </si>
   <si>
     <t>511134543ZK12</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\65 43 Вт.  полистирол/призма К12</t>
   </si>
   <si>
     <t>5111338А66</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\66, 43 Вт.  акрил/опал</t>
   </si>
   <si>
     <t>511134567</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\67 43 Вт. снежинка</t>
   </si>
   <si>
+    <t>511134577</t>
+  </si>
+  <si>
+    <t>Светодиодный светильник Армстронг НКС 05\70 57 Вт.  акрил/опал</t>
+  </si>
+  <si>
     <t>511134572</t>
   </si>
   <si>
-    <t>Светодиодный светильник Армстронг НКС 05\70 57 Вт.  акрил/опал</t>
-[...1 lines deleted...]
-  <si>
     <t>Светодиодный светильник Армстронг НКС 05\77  38-45 Вт. Равномерная засветка    акрил/опал</t>
   </si>
   <si>
-    <t>511134577</t>
-[...4 lines deleted...]
-  <si>
     <t>511134579</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\79  38-45 Вт. Равномерная засветка    акрил/опал</t>
   </si>
   <si>
     <t>511134552</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\80 52 Вт.  акрил/опал</t>
   </si>
   <si>
     <t>5312552</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\80 52 Вт.  колотый лед</t>
   </si>
   <si>
     <t>511134552P</t>
   </si>
   <si>
     <t>Светодиодный светильник Армстронг НКС 05\80 52 Вт.  полистирол/микропризма</t>
   </si>
   <si>
     <t>511134552K12</t>
@@ -628,57 +625,63 @@
   <si>
     <t>Cветодиодный светильник НКС 12/40- 40Вт. полистирол/опал</t>
   </si>
   <si>
     <t>8212576-79</t>
   </si>
   <si>
     <t>Светильник светодиодный встр./накл. НКС08/79 (1195х595х50), 90 или 76Вт, (4000К или 5000К), CRI≥90, IP 40.</t>
   </si>
   <si>
     <t>7312543a54</t>
   </si>
   <si>
     <t>Светильник светодиодный накладной\подвесной НКС  07/64, (1195х195х50), 43Вт, 4000K, IP54, акрил опал</t>
   </si>
   <si>
     <t>Светильник светодиодный накладной\подвесной НКС  07/66, (1195х195х50), 65Вт, 4000K, IP54, акрил опал</t>
   </si>
   <si>
     <t>Светильник светодиодный накладной\подвесной НКС  07/77, (1195х195х50), 45Вт, 4000K, IP40, акрил опал</t>
   </si>
   <si>
     <t>27642543</t>
   </si>
   <si>
-    <t>Светодиодный светильник линейный НКС 27/64  43Вт.</t>
+    <t>Светодиодный светильник линейный НКС 27/43  43Вт.</t>
+  </si>
+  <si>
+    <t>Светодиодный светильник линейный НКС 27/55  43Вт.</t>
   </si>
   <si>
     <t>27802553</t>
   </si>
   <si>
-    <t>Светодиодный светильник линейный НКС 27/80  53Вт.</t>
+    <t>Светодиодный светильник линейный НКС 27/80 CRI≥90  53Вт.</t>
+  </si>
+  <si>
+    <t>Светодиодный светильник линейный НКС 27/88  53Вт.</t>
   </si>
   <si>
     <t>8212576A72</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 05/82-5  72Вт.</t>
   </si>
   <si>
     <t>6212520a</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 06/20, 20Вт,  акрил/опал</t>
   </si>
   <si>
     <t>6312522</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 06/22, 27Вт,  полистирол/микропризма</t>
   </si>
   <si>
     <t>6212527a</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 06/24, 27Вт,  акрил/опал</t>
   </si>
@@ -751,60 +754,63 @@
   <si>
     <t>7312543A69</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 07/66L- 43Вт.</t>
   </si>
   <si>
     <t>7312543a72</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 07/72- 43Вт. акрил/опал</t>
   </si>
   <si>
     <t>7312543A88</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 07/88  52Вт.</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 07/88-4, 80Вт, 1195ммх180ммх40мм, 10100Лм</t>
   </si>
   <si>
     <t>8212576-1</t>
   </si>
   <si>
+    <t>Светодиодный светильник НКС 08/79     90-76Вт. Равномерная матовая  засветка</t>
+  </si>
+  <si>
     <t>Светодиодный светильник НКС 08/80- 72Вт. Акрил опал</t>
   </si>
   <si>
     <t>8212576</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 08/84  72Вт. полистирол/микропризма</t>
   </si>
   <si>
-    <t>Светодиодный светильник НКС 08/97     90-76Вт. Равномерная матовая  засветка</t>
+    <t>Светодиодный светильник НКС 08/88- 72Вт. Акрил опал</t>
   </si>
   <si>
     <t>9412327</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 09/27- 27Вт.</t>
   </si>
   <si>
     <t>9412352</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 09/58- 43Вт</t>
   </si>
   <si>
     <t>941235266</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 09/66- 43Вт</t>
   </si>
   <si>
     <t>82125769A72</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС 18/120  100Вт. акрил опал равномерная матовая засветка</t>
   </si>
@@ -1010,50 +1016,53 @@
     <t>Светодиодный светильник НКС 14/24 18Вт, поликорбонат</t>
   </si>
   <si>
     <t>20612520</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС20/20 18Вт, поликорбонат</t>
   </si>
   <si>
     <t>20612538</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС20/24 27Вт, поликорбонат</t>
   </si>
   <si>
     <t>20612433</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС20/33  27Вт, поликорбонат</t>
   </si>
   <si>
     <t>20612438</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС20/48 38Вт, поликорбонат</t>
+  </si>
+  <si>
+    <t>Светодиодный светильник НКС20/73 38Вт, для школьной доски</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС20/77 38Вт, для школьной доски</t>
   </si>
   <si>
     <t>20612353</t>
   </si>
   <si>
     <t>Светодиодный светильник НКС20/80 53Вт, поликорбонат</t>
   </si>
   <si>
     <t>20612353КА</t>
   </si>
   <si>
     <t>ССветильник светодиодный накладной НКС20/88 (1460х76х76), 53Вт, 5420Лм, 4000К, CRI≥90, IP65, опал</t>
   </si>
   <si>
     <t>Уличные светодиодные светильники</t>
   </si>
   <si>
     <t>14477895K</t>
   </si>
   <si>
     <t>Кронштейн</t>
   </si>
@@ -1203,51 +1212,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25-3-31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25-32.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26-160-13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191-14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______22-2405.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3.126.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3.117.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0195eb214f04c043a9ec543929ef718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/___________250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/___________273.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71279.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71283.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71286.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748__87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nks-18-02-light291.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nks-36-02-light292.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_002__2_97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_002__2_98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/full_6a1100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/full_6a1106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/full_6a1107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b10d6e1bc7c22b6d92d38f588de75.1000x1000w127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570_blek128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-01135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-02136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-1142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/IMG_20201006_141406158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_015164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081_1167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8.3168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22-168169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1.4___________170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1.4___________171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5.2172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4.3___________1173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8.3174.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25-3-31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25-32.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26-160-13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191-14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______22-2405.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3.126.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3.117.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0195eb214f04c043a9ec543929ef718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057740.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/___________249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05____________________66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/colotiy_led67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______0548____________________________________________68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/______05_________________________________________________69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/___________272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71285.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748__86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nks-18-02-light290.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nks-36-02-light291.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_002__2_96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_002__2_97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_002__2_98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_002__2_99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/full_6a1101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/full_6a1107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/full_6a1108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6-m111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7-a118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b10d6e1bc7c22b6d92d38f588de75.1000x1000w129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570_blek130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-01137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-02138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-1143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-1144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19-56149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548-1158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/IMG_20201006_141406160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_015166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/img_015167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20-56169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081_1170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8.3171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22-168172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1.4___________173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1.4___________174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5.2175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4.3___________1176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8.3177.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2625,831 +2634,831 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:ext cx="600075" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="600075" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="600075" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...598 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="600075" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="600075" cy="571500"/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -4992,146 +5001,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>147</xdr:row>
@@ -5925,113 +5934,113 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="781050" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>177</xdr:row>
@@ -6192,146 +6201,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="166" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="638175" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>188</xdr:row>
@@ -6415,50 +6424,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6717,62 +6816,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nqlight.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nks@nqlight.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/25-3-3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/25-3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/26-160-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/191-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/_______22-240.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/3.12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/3.11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/67d0195eb214f04c043a9ec543929ef7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/51.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/570.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/570.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/570.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/570.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/___________2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/51.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/___________2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/0748__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/nks-18-02-light2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/nks-36-02-light2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/08971.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_002__2_.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_002__2_.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/full_6a1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/full_6a1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/full_6a1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/08971.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/884.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/0897.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/884.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/884.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/ad1b10d6e1bc7c22b6d92d38f588de75.1000x1000w.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/0570_blek.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-01.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/IMG_20201006_141406.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_015.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/53081_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/8.3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/22-168.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.4___________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.4___________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/4.3___________1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/8.3.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nqlight.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nks@nqlight.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/25-3-3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/25-3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/26-160-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/191-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/_______22-240.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/3.12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/3.11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/67d0195eb214f04c043a9ec543929ef7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/51.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/570.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/0577.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/570.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/___________2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/51.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05____________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/colotiy_led.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______0548____________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/______05_________________________________________________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/___________2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/0748__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/712.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/nks-18-02-light2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/nks-36-02-light2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/08971.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_002__2_.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_002__2_.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_002__2_.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_002__2_.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/full_6a1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/full_6a1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/full_6a1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/6-m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7-a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/0897.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/08971.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/884.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/08971.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/09.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/884.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/884.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/ad1b10d6e1bc7c22b6d92d38f588de75.1000x1000w.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/0570_blek.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-01.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/19-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1548-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/IMG_20201006_141406.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_015.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/img_015.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/20-56.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/53081_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/8.3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/22-168.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.4___________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/1.4___________.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/5.2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/4.3___________1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/home/o/o99459oq/new1-nks/public_html/components/com_jshopping/files/img_products/8.3.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G193"/>
+  <dimension ref="A1:G196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G193" sqref="G193"/>
+      <selection activeCell="G196" sqref="G196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.996094" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="122.255859" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.566406" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.996094" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.28125" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
@@ -6897,51 +6996,51 @@
       <c r="D11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="8">
         <v>13800</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52.5">
       <c r="A12" s="2">
         <v>2</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="8">
-        <v>18660</v>
+        <v>19960</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52.5">
       <c r="A13" s="2">
         <v>3</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="8">
         <v>15750</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>18</v>
       </c>
@@ -7321,177 +7420,177 @@
       <c r="D33" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="8">
         <v>3235</v>
       </c>
       <c r="F33" s="9">
         <v>12</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="52.5">
       <c r="A34" s="2">
         <v>22</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="8">
-        <v>2590</v>
+        <v>3590</v>
       </c>
       <c r="F34" s="9">
         <v>24</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="52.5">
       <c r="A35" s="2">
         <v>23</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="8">
-        <v>2790</v>
+        <v>3190</v>
       </c>
       <c r="F35" s="9">
         <v>12</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="52.5">
       <c r="A36" s="2">
         <v>24</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="8">
         <v>4035</v>
       </c>
       <c r="F36" s="9">
         <v>6000</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="52.5">
       <c r="A37" s="2">
         <v>25</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="8">
-        <v>2680</v>
+        <v>2880</v>
       </c>
       <c r="F37" s="9">
         <v>23997</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="52.5">
       <c r="A38" s="2">
         <v>26</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="8">
-        <v>2680</v>
+        <v>2780</v>
       </c>
       <c r="F38" s="9">
         <v>2308</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="52.5">
       <c r="A39" s="2">
         <v>27</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E39" s="8">
         <v>4835</v>
       </c>
       <c r="F39" s="9">
         <v>6000</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="52.5">
       <c r="A40" s="2">
         <v>28</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E40" s="8">
-        <v>4135</v>
+        <v>4355</v>
       </c>
       <c r="F40" s="9">
         <v>6000</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="52.5">
       <c r="A41" s="2">
         <v>29</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E41" s="8">
         <v>4335</v>
       </c>
       <c r="F41" s="9">
         <v>2000</v>
       </c>
@@ -7531,51 +7630,51 @@
       <c r="D43" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="8">
         <v>2790</v>
       </c>
       <c r="F43" s="9">
         <v>11999</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="52.5">
       <c r="A44" s="2">
         <v>32</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E44" s="8">
-        <v>2690</v>
+        <v>2890</v>
       </c>
       <c r="F44" s="9">
         <v>11999</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="52.5">
       <c r="A45" s="2">
         <v>33</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="8">
         <v>2890</v>
       </c>
       <c r="F45" s="9">
         <v>24</v>
       </c>
@@ -7636,3030 +7735,3093 @@
       <c r="D48" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E48" s="8">
         <v>2990</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="52.5">
       <c r="A49" s="2">
         <v>37</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E49" s="8">
-        <v>4435</v>
+        <v>4635</v>
       </c>
       <c r="F49" s="9">
         <v>200</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="52.5">
       <c r="A50" s="2">
         <v>38</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E50" s="8">
         <v>3950</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="52.5">
       <c r="A51" s="2">
         <v>39</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E51" s="8">
-        <v>3470</v>
+        <v>5050</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="52.5">
       <c r="A52" s="2">
         <v>40</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E52" s="8">
-        <v>3470</v>
+        <v>3870</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="52.5">
       <c r="A53" s="2">
         <v>41</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E53" s="8">
-        <v>5050</v>
+        <v>5970</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="52.5">
       <c r="A54" s="2">
         <v>42</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E54" s="8">
-        <v>5770</v>
+        <v>3140</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="52.5">
       <c r="A55" s="2">
         <v>43</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E55" s="8">
-        <v>3140</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2940</v>
+      </c>
+      <c r="F55" s="9">
+        <v>12000</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="52.5">
       <c r="A56" s="2">
         <v>44</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E56" s="8">
-        <v>2940</v>
+        <v>3040</v>
       </c>
       <c r="F56" s="9">
         <v>12000</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="52.5">
       <c r="A57" s="2">
         <v>45</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E57" s="8">
-        <v>3040</v>
+        <v>3240</v>
       </c>
       <c r="F57" s="9">
         <v>12000</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="52.5">
       <c r="A58" s="2">
         <v>46</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E58" s="8">
-        <v>3240</v>
-[...2 lines deleted...]
-        <v>12000</v>
+        <v>5150</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="52.5">
       <c r="A59" s="2">
         <v>47</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E59" s="8">
-        <v>4750</v>
+        <v>3740</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="52.5">
       <c r="A60" s="2">
         <v>48</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E60" s="8">
-        <v>3440</v>
+        <v>3840</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="52.5">
       <c r="A61" s="2">
         <v>49</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E61" s="8">
-        <v>3340</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>3640</v>
+      </c>
+      <c r="F61" s="9">
+        <v>12000</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="52.5">
       <c r="A62" s="2">
         <v>50</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E62" s="8">
-        <v>3240</v>
-[...2 lines deleted...]
-        <v>12000</v>
+        <v>4950</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="63" spans="1:7" customHeight="1" ht="52.5">
-      <c r="A63" s="2">
+    <row r="63" spans="1:7" customHeight="1" ht="20">
+      <c r="A63" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2"/>
+    </row>
+    <row r="64" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A64" s="2">
         <v>51</v>
       </c>
-      <c r="B63" s="4"/>
-[...17 lines deleted...]
-      <c r="A64" s="3" t="s">
+      <c r="B64" s="4"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="B64" s="2"/>
-[...7 lines deleted...]
-      <c r="A65" s="2">
+      <c r="E64" s="8">
+        <v>4250</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" customHeight="1" ht="20">
+      <c r="A65" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B65" s="2"/>
+      <c r="C65" s="2"/>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+      <c r="F65" s="2"/>
+      <c r="G65" s="2"/>
+    </row>
+    <row r="66" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A66" s="2">
         <v>52</v>
       </c>
-      <c r="B65" s="4"/>
-[...15 lines deleted...]
-      <c r="A66" s="3" t="s">
+      <c r="B66" s="4"/>
+      <c r="C66" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B66" s="2"/>
-[...4 lines deleted...]
-      <c r="G66" s="2"/>
+      <c r="D66" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E66" s="8">
+        <v>2590</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="52.5">
       <c r="A67" s="2">
         <v>53</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E67" s="8">
         <v>2590</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="52.5">
       <c r="A68" s="2">
         <v>54</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E68" s="8">
         <v>2590</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="52.5">
       <c r="A69" s="2">
         <v>55</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E69" s="8">
-        <v>2590</v>
+        <v>2725</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="52.5">
       <c r="A70" s="2">
         <v>56</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E70" s="8">
-        <v>2725</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>4435</v>
+      </c>
+      <c r="F70" s="9">
+        <v>60000</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="52.5">
       <c r="A71" s="2">
         <v>57</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E71" s="8">
-        <v>3735</v>
-[...2 lines deleted...]
-        <v>60000</v>
+        <v>2660</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="52.5">
       <c r="A72" s="2">
         <v>58</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E72" s="8">
         <v>2660</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="52.5">
       <c r="A73" s="2">
         <v>59</v>
       </c>
       <c r="B73" s="4"/>
       <c r="C73" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E73" s="8">
         <v>2660</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="52.5">
       <c r="A74" s="2">
         <v>60</v>
       </c>
       <c r="B74" s="4"/>
       <c r="C74" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E74" s="8">
-        <v>2660</v>
+        <v>2895</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="52.5">
       <c r="A75" s="2">
         <v>61</v>
       </c>
       <c r="B75" s="4"/>
       <c r="C75" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E75" s="8">
-        <v>2895</v>
+        <v>2760</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="52.5">
       <c r="A76" s="2">
         <v>62</v>
       </c>
       <c r="B76" s="4"/>
       <c r="C76" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E76" s="8">
         <v>2760</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="52.5">
       <c r="A77" s="2">
         <v>63</v>
       </c>
       <c r="B77" s="4"/>
       <c r="C77" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E77" s="8">
-        <v>2760</v>
+        <v>2960</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="52.5">
       <c r="A78" s="2">
         <v>64</v>
       </c>
       <c r="B78" s="4"/>
       <c r="C78" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E78" s="8">
-        <v>2960</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>3835</v>
+      </c>
+      <c r="F78" s="9">
+        <v>3</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="52.5">
       <c r="A79" s="2">
         <v>65</v>
       </c>
       <c r="B79" s="4"/>
       <c r="C79" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E79" s="8">
-        <v>3835</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>3950</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="52.5">
       <c r="A80" s="2">
         <v>66</v>
       </c>
       <c r="B80" s="4"/>
       <c r="C80" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E80" s="8">
-        <v>3950</v>
+        <v>2995</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="52.5">
       <c r="A81" s="2">
         <v>67</v>
       </c>
       <c r="B81" s="4"/>
       <c r="C81" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E81" s="8">
         <v>2995</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="52.5">
       <c r="A82" s="2">
         <v>68</v>
       </c>
       <c r="B82" s="4"/>
       <c r="C82" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E82" s="8">
         <v>2995</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="52.5">
       <c r="A83" s="2">
         <v>69</v>
       </c>
       <c r="B83" s="4"/>
       <c r="C83" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E83" s="8">
-        <v>2995</v>
+        <v>3130</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="52.5">
       <c r="A84" s="2">
         <v>70</v>
       </c>
       <c r="B84" s="4"/>
       <c r="C84" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E84" s="8">
-        <v>3130</v>
+        <v>3270</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="52.5">
       <c r="A85" s="2">
         <v>71</v>
       </c>
       <c r="B85" s="4"/>
       <c r="C85" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E85" s="8">
-        <v>3270</v>
+        <v>3060</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="52.5">
       <c r="A86" s="2">
         <v>72</v>
       </c>
       <c r="B86" s="4"/>
       <c r="C86" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E86" s="8">
         <v>3060</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="52.5">
       <c r="A87" s="2">
         <v>73</v>
       </c>
       <c r="B87" s="4"/>
       <c r="C87" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E87" s="8">
-        <v>3060</v>
+        <v>4050</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="88" spans="1:7" customHeight="1" ht="52.5">
-      <c r="A88" s="2">
+    <row r="88" spans="1:7" customHeight="1" ht="20">
+      <c r="A88" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B88" s="2"/>
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+      <c r="F88" s="2"/>
+      <c r="G88" s="2"/>
+    </row>
+    <row r="89" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A89" s="2">
         <v>74</v>
       </c>
-      <c r="B88" s="4"/>
-[...17 lines deleted...]
-      <c r="A89" s="3" t="s">
+      <c r="B89" s="4"/>
+      <c r="C89" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="B89" s="2"/>
-[...4 lines deleted...]
-      <c r="G89" s="2"/>
+      <c r="D89" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E89" s="8">
+        <v>11985</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="52.5">
       <c r="A90" s="2">
         <v>75</v>
       </c>
       <c r="B90" s="4"/>
       <c r="C90" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D90" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E90" s="8">
+        <v>13785</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="2" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="52.5">
       <c r="A91" s="2">
         <v>76</v>
       </c>
       <c r="B91" s="4"/>
       <c r="C91" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E91" s="8">
-        <v>13785</v>
+        <v>2520</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>162</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="52.5">
       <c r="A92" s="2">
         <v>77</v>
       </c>
       <c r="B92" s="4"/>
       <c r="C92" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E92" s="8">
         <v>2520</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="52.5">
       <c r="A93" s="2">
         <v>78</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E93" s="8">
-        <v>2520</v>
+        <v>2790</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="52.5">
       <c r="A94" s="2">
         <v>79</v>
       </c>
       <c r="B94" s="4"/>
       <c r="C94" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E94" s="8">
-        <v>2790</v>
+        <v>11885</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>19</v>
+        <v>172</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="52.5">
       <c r="A95" s="2">
         <v>80</v>
       </c>
       <c r="B95" s="4"/>
       <c r="C95" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E95" s="8">
-        <v>11885</v>
+        <v>2690</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>173</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="52.5">
       <c r="A96" s="2">
         <v>81</v>
       </c>
       <c r="B96" s="4"/>
       <c r="C96" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E96" s="8">
         <v>2690</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="52.5">
       <c r="A97" s="2">
         <v>82</v>
       </c>
       <c r="B97" s="4"/>
       <c r="C97" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E97" s="8">
-        <v>2690</v>
+        <v>2820</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="52.5">
       <c r="A98" s="2">
         <v>83</v>
       </c>
       <c r="B98" s="4"/>
       <c r="C98" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E98" s="8">
-        <v>2820</v>
+        <v>2990</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="52.5">
       <c r="A99" s="2">
         <v>84</v>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E99" s="8">
         <v>2990</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="52.5">
       <c r="A100" s="2">
         <v>85</v>
       </c>
       <c r="B100" s="4"/>
       <c r="C100" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E100" s="8">
-        <v>2990</v>
+        <v>3130</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="52.5">
       <c r="A101" s="2">
         <v>86</v>
       </c>
       <c r="B101" s="4"/>
       <c r="C101" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E101" s="8">
-        <v>3130</v>
+        <v>6485</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="52.5">
       <c r="A102" s="2">
         <v>87</v>
       </c>
       <c r="B102" s="4"/>
       <c r="C102" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E102" s="8">
-        <v>6485</v>
+        <v>4990</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="52.5">
       <c r="A103" s="2">
         <v>88</v>
       </c>
       <c r="B103" s="4"/>
       <c r="C103" s="2" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E103" s="8">
-        <v>4990</v>
+        <v>2950</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="52.5">
       <c r="A104" s="2">
         <v>89</v>
       </c>
       <c r="B104" s="4"/>
       <c r="C104" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E104" s="8">
-        <v>2950</v>
+        <v>2730</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="52.5">
       <c r="A105" s="2">
         <v>90</v>
       </c>
       <c r="B105" s="4"/>
       <c r="C105" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E105" s="8">
-        <v>2730</v>
+        <v>3430</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="52.5">
       <c r="A106" s="2">
         <v>91</v>
       </c>
       <c r="B106" s="4"/>
       <c r="C106" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E106" s="8">
-        <v>3430</v>
+        <v>3550</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="52.5">
       <c r="A107" s="2">
         <v>92</v>
       </c>
       <c r="B107" s="4"/>
       <c r="C107" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E107" s="8">
-        <v>3550</v>
+        <v>10950</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="52.5">
       <c r="A108" s="2">
         <v>93</v>
       </c>
       <c r="B108" s="4"/>
       <c r="C108" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E108" s="8">
-        <v>10950</v>
+        <v>4580</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="52.5">
       <c r="A109" s="2">
         <v>94</v>
       </c>
       <c r="B109" s="4"/>
       <c r="C109" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E109" s="8">
-        <v>4580</v>
+        <v>6880</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="52.5">
       <c r="A110" s="2">
         <v>95</v>
       </c>
       <c r="B110" s="4"/>
       <c r="C110" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>201</v>
       </c>
       <c r="E110" s="8">
-        <v>6880</v>
+        <v>4780</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="52.5">
       <c r="A111" s="2">
         <v>96</v>
       </c>
       <c r="B111" s="4"/>
       <c r="C111" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E111" s="8">
-        <v>4780</v>
+        <v>3800</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="52.5">
       <c r="A112" s="2">
         <v>97</v>
       </c>
       <c r="B112" s="4"/>
       <c r="C112" s="2" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>204</v>
       </c>
       <c r="E112" s="8">
-        <v>4190</v>
+        <v>6700</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="52.5">
       <c r="A113" s="2">
         <v>98</v>
       </c>
       <c r="B113" s="4"/>
       <c r="C113" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E113" s="8">
         <v>4690</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="52.5">
       <c r="A114" s="2">
         <v>99</v>
       </c>
       <c r="B114" s="4"/>
       <c r="C114" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D114" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D114" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="8">
-        <v>5150</v>
+        <v>7890</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="52.5">
       <c r="A115" s="2">
         <v>100</v>
       </c>
       <c r="B115" s="4"/>
       <c r="C115" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D115" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="D115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="8">
-        <v>2600</v>
+        <v>5150</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="52.5">
       <c r="A116" s="2">
         <v>101</v>
       </c>
       <c r="B116" s="4"/>
       <c r="C116" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D116" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="D116" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="8">
-        <v>3900</v>
+        <v>2600</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="52.5">
       <c r="A117" s="2">
         <v>102</v>
       </c>
       <c r="B117" s="4"/>
       <c r="C117" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D117" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="D117" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="8">
-        <v>2655</v>
+        <v>3900</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="52.5">
       <c r="A118" s="2">
         <v>103</v>
       </c>
       <c r="B118" s="4"/>
       <c r="C118" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D118" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="D118" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="8">
-        <v>2530</v>
+        <v>2655</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="52.5">
       <c r="A119" s="2">
         <v>104</v>
       </c>
       <c r="B119" s="4"/>
       <c r="C119" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D119" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="D119" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="8">
-        <v>2655</v>
+        <v>2530</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="52.5">
       <c r="A120" s="2">
         <v>105</v>
       </c>
       <c r="B120" s="4"/>
       <c r="C120" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D120" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="D120" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="8">
-        <v>2890</v>
+        <v>2655</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="52.5">
       <c r="A121" s="2">
         <v>106</v>
       </c>
       <c r="B121" s="4"/>
       <c r="C121" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D121" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="D121" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="8">
-        <v>2600</v>
+        <v>2890</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="52.5">
       <c r="A122" s="2">
         <v>107</v>
       </c>
       <c r="B122" s="4"/>
       <c r="C122" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D122" s="2" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E122" s="8">
         <v>2600</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="52.5">
       <c r="A123" s="2">
         <v>108</v>
       </c>
       <c r="B123" s="4"/>
       <c r="C123" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="D123" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="D123" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="8">
-        <v>2435</v>
+        <v>2600</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="52.5">
       <c r="A124" s="2">
         <v>109</v>
       </c>
       <c r="B124" s="4"/>
       <c r="C124" s="2" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E124" s="8">
-        <v>2735</v>
+        <v>2435</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="52.5">
       <c r="A125" s="2">
         <v>110</v>
       </c>
       <c r="B125" s="4"/>
       <c r="C125" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D125" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="D125" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="8">
-        <v>4160</v>
+        <v>2735</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="52.5">
       <c r="A126" s="2">
         <v>111</v>
       </c>
       <c r="B126" s="4"/>
       <c r="C126" s="2" t="s">
-        <v>163</v>
+        <v>229</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E126" s="8">
-        <v>16000</v>
+        <v>4160</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>231</v>
+        <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="52.5">
       <c r="A127" s="2">
         <v>112</v>
       </c>
       <c r="B127" s="4"/>
       <c r="C127" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E127" s="8">
+        <v>16000</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" s="2" t="s">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="52.5">
       <c r="A128" s="2">
         <v>113</v>
       </c>
       <c r="B128" s="4"/>
       <c r="C128" s="2" t="s">
-        <v>163</v>
+        <v>233</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>234</v>
       </c>
       <c r="E128" s="8">
-        <v>7685</v>
+        <v>11235</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="52.5">
       <c r="A129" s="2">
         <v>114</v>
       </c>
       <c r="B129" s="4"/>
       <c r="C129" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D129" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="D129" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="8">
-        <v>3500</v>
+        <v>7685</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>19</v>
+        <v>232</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="52.5">
       <c r="A130" s="2">
         <v>115</v>
       </c>
       <c r="B130" s="4"/>
       <c r="C130" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D130" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="D130" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="8">
-        <v>4750</v>
+        <v>3500</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="52.5">
       <c r="A131" s="2">
         <v>116</v>
       </c>
       <c r="B131" s="4"/>
       <c r="C131" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D131" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="D131" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="8">
-        <v>3780</v>
+        <v>4750</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="52.5">
       <c r="A132" s="2">
         <v>117</v>
       </c>
       <c r="B132" s="4"/>
       <c r="C132" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D132" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="D132" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="8">
-        <v>4950</v>
+        <v>3780</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="52.5">
       <c r="A133" s="2">
         <v>118</v>
       </c>
       <c r="B133" s="4"/>
       <c r="C133" s="2" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E133" s="8">
-        <v>8485</v>
+        <v>4950</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>231</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="52.5">
       <c r="A134" s="2">
         <v>119</v>
       </c>
       <c r="B134" s="4"/>
       <c r="C134" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D134" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="D134" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="8">
-        <v>7950</v>
+        <v>8485</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>19</v>
+        <v>232</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="52.5">
       <c r="A135" s="2">
         <v>120</v>
       </c>
       <c r="B135" s="4"/>
       <c r="C135" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D135" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="D135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="8">
-        <v>9980</v>
+        <v>11350</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="52.5">
       <c r="A136" s="2">
         <v>121</v>
       </c>
       <c r="B136" s="4"/>
       <c r="C136" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E136" s="8">
-        <v>10650</v>
+        <v>7950</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="52.5">
       <c r="A137" s="2">
         <v>122</v>
       </c>
       <c r="B137" s="4"/>
       <c r="C137" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D137" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="D137" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="8">
-        <v>3530</v>
+        <v>9980</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="52.5">
       <c r="A138" s="2">
         <v>123</v>
       </c>
       <c r="B138" s="4"/>
       <c r="C138" s="2" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E138" s="8">
-        <v>3950</v>
+        <v>8250</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="52.5">
       <c r="A139" s="2">
         <v>124</v>
       </c>
       <c r="B139" s="4"/>
       <c r="C139" s="2" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E139" s="8">
-        <v>4950</v>
+        <v>3530</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="52.5">
       <c r="A140" s="2">
         <v>125</v>
       </c>
       <c r="B140" s="4"/>
       <c r="C140" s="2" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E140" s="8">
-        <v>7650</v>
+        <v>3950</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="52.5">
       <c r="A141" s="2">
         <v>126</v>
       </c>
       <c r="B141" s="4"/>
       <c r="C141" s="2" t="s">
         <v>255</v>
       </c>
       <c r="D141" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="E141" s="8">
+        <v>4950</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A142" s="2">
+        <v>127</v>
+      </c>
+      <c r="B142" s="4"/>
+      <c r="C142" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="E141" s="8">
-[...10 lines deleted...]
-      <c r="A142" s="3" t="s">
+      <c r="D142" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="B142" s="2"/>
-[...4 lines deleted...]
-      <c r="G142" s="2"/>
+      <c r="E142" s="8">
+        <v>7650</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="52.5">
       <c r="A143" s="2">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B143" s="4"/>
       <c r="C143" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="D143" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="E143" s="8">
+        <v>8650</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" customHeight="1" ht="20">
+      <c r="A144" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="E143" s="8">
+      <c r="B144" s="2"/>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2"/>
+      <c r="E144" s="2"/>
+      <c r="F144" s="2"/>
+      <c r="G144" s="2"/>
+    </row>
+    <row r="145" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A145" s="2">
+        <v>129</v>
+      </c>
+      <c r="B145" s="4"/>
+      <c r="C145" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E145" s="8">
         <v>1900</v>
       </c>
-      <c r="F143" s="2" t="s">
-[...36 lines deleted...]
-      <c r="G145" s="2"/>
+      <c r="F145" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="52.5">
       <c r="A146" s="2">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B146" s="4"/>
       <c r="C146" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D146" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="E146" s="8">
+        <v>5365</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" customHeight="1" ht="20">
+      <c r="A147" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="E146" s="8">
-[...28 lines deleted...]
-      </c>
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="2"/>
+      <c r="F147" s="2"/>
+      <c r="G147" s="2"/>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="52.5">
       <c r="A148" s="2">
         <v>131</v>
       </c>
       <c r="B148" s="4"/>
       <c r="C148" s="2" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E148" s="8">
-        <v>20000</v>
+        <v>17350</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="52.5">
       <c r="A149" s="2">
         <v>132</v>
       </c>
       <c r="B149" s="4"/>
       <c r="C149" s="2" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E149" s="8">
-        <v>6990</v>
+        <v>12740</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="52.5">
       <c r="A150" s="2">
         <v>133</v>
       </c>
       <c r="B150" s="4"/>
       <c r="C150" s="2" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E150" s="8">
-        <v>5810</v>
+        <v>20000</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="52.5">
       <c r="A151" s="2">
         <v>134</v>
       </c>
       <c r="B151" s="4"/>
       <c r="C151" s="2" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E151" s="8">
-        <v>6940</v>
+        <v>6990</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="52.5">
       <c r="A152" s="2">
         <v>135</v>
       </c>
       <c r="B152" s="4"/>
       <c r="C152" s="2" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E152" s="8">
-        <v>21950</v>
+        <v>5810</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="52.5">
       <c r="A153" s="2">
         <v>136</v>
       </c>
       <c r="B153" s="4"/>
       <c r="C153" s="2" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E153" s="8">
-        <v>27800</v>
+        <v>6940</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="52.5">
       <c r="A154" s="2">
         <v>137</v>
       </c>
       <c r="B154" s="4"/>
       <c r="C154" s="2" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E154" s="8">
-        <v>11000</v>
+        <v>21950</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="52.5">
       <c r="A155" s="2">
         <v>138</v>
       </c>
       <c r="B155" s="4"/>
       <c r="C155" s="2" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E155" s="8">
-        <v>8500</v>
+        <v>27800</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="52.5">
       <c r="A156" s="2">
         <v>139</v>
       </c>
       <c r="B156" s="4"/>
       <c r="C156" s="2" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E156" s="8">
-        <v>16500</v>
+        <v>11000</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="52.5">
       <c r="A157" s="2">
         <v>140</v>
       </c>
       <c r="B157" s="4"/>
       <c r="C157" s="2" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E157" s="8">
-        <v>21000</v>
+        <v>8500</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="52.5">
       <c r="A158" s="2">
         <v>141</v>
       </c>
       <c r="B158" s="4"/>
       <c r="C158" s="2" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E158" s="8">
-        <v>4390</v>
+        <v>16500</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>265</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="52.5">
       <c r="A159" s="2">
         <v>142</v>
       </c>
       <c r="B159" s="4"/>
       <c r="C159" s="2" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E159" s="8">
-        <v>4390</v>
+        <v>21000</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>265</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="52.5">
       <c r="A160" s="2">
         <v>143</v>
       </c>
       <c r="B160" s="4"/>
       <c r="C160" s="2" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E160" s="8">
-        <v>5200</v>
+        <v>4390</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="52.5">
       <c r="A161" s="2">
         <v>144</v>
       </c>
       <c r="B161" s="4"/>
       <c r="C161" s="2" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E161" s="8">
-        <v>5200</v>
+        <v>4390</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="52.5">
       <c r="A162" s="2">
         <v>145</v>
       </c>
       <c r="B162" s="4"/>
       <c r="C162" s="2" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E162" s="8">
-        <v>7900</v>
+        <v>5200</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="52.5">
       <c r="A163" s="2">
         <v>146</v>
       </c>
       <c r="B163" s="4"/>
       <c r="C163" s="2" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E163" s="8">
-        <v>5600</v>
+        <v>5200</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="52.5">
       <c r="A164" s="2">
         <v>147</v>
       </c>
       <c r="B164" s="4"/>
       <c r="C164" s="2" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="E164" s="8">
-        <v>8000</v>
+        <v>7900</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>265</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="52.5">
       <c r="A165" s="2">
         <v>148</v>
       </c>
       <c r="B165" s="4"/>
       <c r="C165" s="2" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E165" s="8">
-        <v>3850</v>
+        <v>5600</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="52.5">
       <c r="A166" s="2">
         <v>149</v>
       </c>
       <c r="B166" s="4"/>
       <c r="C166" s="2" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="E166" s="8">
-        <v>4950</v>
+        <v>8000</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="52.5">
       <c r="A167" s="2">
         <v>150</v>
       </c>
       <c r="B167" s="4"/>
       <c r="C167" s="2" t="s">
         <v>304</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="E167" s="8">
-        <v>4950</v>
+        <v>3850</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="52.5">
       <c r="A168" s="2">
         <v>151</v>
       </c>
       <c r="B168" s="4"/>
       <c r="C168" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D168" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="D168" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E168" s="8">
-        <v>3985</v>
+        <v>4950</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="52.5">
       <c r="A169" s="2">
         <v>152</v>
       </c>
       <c r="B169" s="4"/>
       <c r="C169" s="2" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E169" s="8">
-        <v>2960</v>
+        <v>4950</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="52.5">
       <c r="A170" s="2">
         <v>153</v>
       </c>
       <c r="B170" s="4"/>
       <c r="C170" s="2" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E170" s="8">
-        <v>4200</v>
+        <v>3985</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="52.5">
       <c r="A171" s="2">
         <v>154</v>
       </c>
       <c r="B171" s="4"/>
       <c r="C171" s="2" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="E171" s="8">
-        <v>4550</v>
+        <v>2960</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="52.5">
       <c r="A172" s="2">
         <v>155</v>
       </c>
       <c r="B172" s="4"/>
       <c r="C172" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E172" s="8">
-        <v>4650</v>
+        <v>4400</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="52.5">
       <c r="A173" s="2">
         <v>156</v>
       </c>
       <c r="B173" s="4"/>
       <c r="C173" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="D173" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="D173" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E173" s="8">
-        <v>3390</v>
+        <v>4550</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="52.5">
       <c r="A174" s="2">
         <v>157</v>
       </c>
       <c r="B174" s="4"/>
       <c r="C174" s="2" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E174" s="8">
         <v>4650</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="52.5">
       <c r="A175" s="2">
         <v>158</v>
       </c>
       <c r="B175" s="4"/>
       <c r="C175" s="2" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="E175" s="8">
-        <v>7535</v>
+        <v>3390</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>265</v>
+        <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="52.5">
       <c r="A176" s="2">
         <v>159</v>
       </c>
       <c r="B176" s="4"/>
       <c r="C176" s="2" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E176" s="8">
-        <v>3060</v>
+        <v>4650</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="52.5">
       <c r="A177" s="2">
         <v>160</v>
       </c>
       <c r="B177" s="4"/>
       <c r="C177" s="2" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E177" s="8">
-        <v>2400</v>
+        <v>7535</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="52.5">
       <c r="A178" s="2">
         <v>161</v>
       </c>
       <c r="B178" s="4"/>
       <c r="C178" s="2" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E178" s="8">
-        <v>2460</v>
+        <v>3060</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="52.5">
       <c r="A179" s="2">
         <v>162</v>
       </c>
       <c r="B179" s="4"/>
       <c r="C179" s="2" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E179" s="8">
-        <v>3850</v>
+        <v>2400</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="52.5">
       <c r="A180" s="2">
         <v>163</v>
       </c>
       <c r="B180" s="4"/>
       <c r="C180" s="2" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="E180" s="8">
-        <v>2945</v>
+        <v>2460</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="52.5">
       <c r="A181" s="2">
         <v>164</v>
       </c>
       <c r="B181" s="4"/>
       <c r="C181" s="2" t="s">
         <v>330</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="E181" s="8">
-        <v>5935</v>
+        <v>3850</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="52.5">
       <c r="A182" s="2">
         <v>165</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D182" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="D182" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E182" s="8">
-        <v>3565</v>
+        <v>2945</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="52.5">
       <c r="A183" s="2">
         <v>166</v>
       </c>
       <c r="B183" s="4"/>
       <c r="C183" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="E183" s="8">
+        <v>10055</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A184" s="2">
+        <v>167</v>
+      </c>
+      <c r="B184" s="4"/>
+      <c r="C184" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D184" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="D183" s="2" t="s">
-[...21 lines deleted...]
-      <c r="G184" s="2"/>
+      <c r="E184" s="8">
+        <v>5935</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="52.5">
       <c r="A185" s="2">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B185" s="4"/>
       <c r="C185" s="2" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E185" s="8">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3565</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="52.5">
       <c r="A186" s="2">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B186" s="4"/>
       <c r="C186" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E186" s="8">
+        <v>5820</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" customHeight="1" ht="20">
+      <c r="A187" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="D186" s="2" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B187" s="2"/>
+      <c r="C187" s="2"/>
+      <c r="D187" s="2"/>
+      <c r="E187" s="2"/>
+      <c r="F187" s="2"/>
+      <c r="G187" s="2"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="52.5">
       <c r="A188" s="2">
         <v>170</v>
       </c>
       <c r="B188" s="4"/>
       <c r="C188" s="2" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="E188" s="8">
-        <v>7790</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>450</v>
+      </c>
+      <c r="F188" s="9">
+        <v>1</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="52.5">
       <c r="A189" s="2">
         <v>171</v>
       </c>
       <c r="B189" s="4"/>
       <c r="C189" s="2" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="E189" s="8">
-        <v>9920</v>
+        <v>18000</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="52.5">
       <c r="A190" s="2">
         <v>172</v>
       </c>
       <c r="B190" s="4"/>
       <c r="C190" s="2" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="E190" s="8">
-        <v>11780</v>
+        <v>19780</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G190" s="2" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="52.5">
       <c r="A191" s="2">
         <v>173</v>
       </c>
       <c r="B191" s="4"/>
       <c r="C191" s="2" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E191" s="8">
-        <v>12510</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7790</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="52.5">
       <c r="A192" s="2">
         <v>174</v>
       </c>
       <c r="B192" s="4"/>
       <c r="C192" s="2" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="D192" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="E192" s="8">
+        <v>9920</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A193" s="2">
+        <v>175</v>
+      </c>
+      <c r="B193" s="4"/>
+      <c r="C193" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="D193" s="2" t="s">
         <v>352</v>
       </c>
-      <c r="E192" s="8">
+      <c r="E193" s="8">
+        <v>11780</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A194" s="2">
+        <v>176</v>
+      </c>
+      <c r="B194" s="4"/>
+      <c r="C194" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="E194" s="8">
+        <v>12510</v>
+      </c>
+      <c r="F194" s="9">
+        <v>1</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" customHeight="1" ht="52.5">
+      <c r="A195" s="2">
+        <v>177</v>
+      </c>
+      <c r="B195" s="4"/>
+      <c r="C195" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="E195" s="8">
         <v>17050</v>
       </c>
-      <c r="F192" s="2" t="s">
-[...13 lines deleted...]
-      <c r="G193" s="2"/>
+      <c r="F195" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" s="2"/>
+      <c r="B196" s="2"/>
+      <c r="C196" s="2"/>
+      <c r="D196" s="2"/>
+      <c r="E196" s="2"/>
+      <c r="F196" s="2"/>
+      <c r="G196" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:C7"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A30:G30"/>
-    <mergeCell ref="A64:G64"/>
-[...4 lines deleted...]
-    <mergeCell ref="A184:G184"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A144:G144"/>
+    <mergeCell ref="A147:G147"/>
+    <mergeCell ref="A187:G187"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_23"/>
@@ -10670,74 +10832,74 @@
     <hyperlink ref="B38" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_32"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_36"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_38"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_40"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B54" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B56" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B57" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B58" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B59" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B60" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B61" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B62" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="B63" r:id="rId_hyperlink_53"/>
-    <hyperlink ref="B65" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B64" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B66" r:id="rId_hyperlink_54"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_55"/>
     <hyperlink ref="B68" r:id="rId_hyperlink_56"/>
     <hyperlink ref="B69" r:id="rId_hyperlink_57"/>
     <hyperlink ref="B70" r:id="rId_hyperlink_58"/>
     <hyperlink ref="B71" r:id="rId_hyperlink_59"/>
     <hyperlink ref="B72" r:id="rId_hyperlink_60"/>
     <hyperlink ref="B73" r:id="rId_hyperlink_61"/>
     <hyperlink ref="B74" r:id="rId_hyperlink_62"/>
     <hyperlink ref="B75" r:id="rId_hyperlink_63"/>
     <hyperlink ref="B76" r:id="rId_hyperlink_64"/>
     <hyperlink ref="B77" r:id="rId_hyperlink_65"/>
     <hyperlink ref="B78" r:id="rId_hyperlink_66"/>
     <hyperlink ref="B79" r:id="rId_hyperlink_67"/>
     <hyperlink ref="B80" r:id="rId_hyperlink_68"/>
     <hyperlink ref="B81" r:id="rId_hyperlink_69"/>
     <hyperlink ref="B82" r:id="rId_hyperlink_70"/>
     <hyperlink ref="B83" r:id="rId_hyperlink_71"/>
     <hyperlink ref="B84" r:id="rId_hyperlink_72"/>
     <hyperlink ref="B85" r:id="rId_hyperlink_73"/>
     <hyperlink ref="B86" r:id="rId_hyperlink_74"/>
     <hyperlink ref="B87" r:id="rId_hyperlink_75"/>
-    <hyperlink ref="B88" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="B89" r:id="rId_hyperlink_76"/>
     <hyperlink ref="B90" r:id="rId_hyperlink_77"/>
     <hyperlink ref="B91" r:id="rId_hyperlink_78"/>
     <hyperlink ref="B92" r:id="rId_hyperlink_79"/>
     <hyperlink ref="B93" r:id="rId_hyperlink_80"/>
     <hyperlink ref="B94" r:id="rId_hyperlink_81"/>
     <hyperlink ref="B95" r:id="rId_hyperlink_82"/>
     <hyperlink ref="B96" r:id="rId_hyperlink_83"/>
     <hyperlink ref="B97" r:id="rId_hyperlink_84"/>
     <hyperlink ref="B98" r:id="rId_hyperlink_85"/>
     <hyperlink ref="B99" r:id="rId_hyperlink_86"/>
     <hyperlink ref="B100" r:id="rId_hyperlink_87"/>
     <hyperlink ref="B101" r:id="rId_hyperlink_88"/>
     <hyperlink ref="B102" r:id="rId_hyperlink_89"/>
     <hyperlink ref="B103" r:id="rId_hyperlink_90"/>
     <hyperlink ref="B104" r:id="rId_hyperlink_91"/>
     <hyperlink ref="B105" r:id="rId_hyperlink_92"/>
     <hyperlink ref="B106" r:id="rId_hyperlink_93"/>
     <hyperlink ref="B107" r:id="rId_hyperlink_94"/>
     <hyperlink ref="B108" r:id="rId_hyperlink_95"/>
     <hyperlink ref="B109" r:id="rId_hyperlink_96"/>
     <hyperlink ref="B110" r:id="rId_hyperlink_97"/>
     <hyperlink ref="B111" r:id="rId_hyperlink_98"/>
     <hyperlink ref="B112" r:id="rId_hyperlink_99"/>
     <hyperlink ref="B113" r:id="rId_hyperlink_100"/>
     <hyperlink ref="B114" r:id="rId_hyperlink_101"/>
@@ -10746,105 +10908,108 @@
     <hyperlink ref="B117" r:id="rId_hyperlink_104"/>
     <hyperlink ref="B118" r:id="rId_hyperlink_105"/>
     <hyperlink ref="B119" r:id="rId_hyperlink_106"/>
     <hyperlink ref="B120" r:id="rId_hyperlink_107"/>
     <hyperlink ref="B121" r:id="rId_hyperlink_108"/>
     <hyperlink ref="B122" r:id="rId_hyperlink_109"/>
     <hyperlink ref="B123" r:id="rId_hyperlink_110"/>
     <hyperlink ref="B124" r:id="rId_hyperlink_111"/>
     <hyperlink ref="B125" r:id="rId_hyperlink_112"/>
     <hyperlink ref="B126" r:id="rId_hyperlink_113"/>
     <hyperlink ref="B127" r:id="rId_hyperlink_114"/>
     <hyperlink ref="B128" r:id="rId_hyperlink_115"/>
     <hyperlink ref="B129" r:id="rId_hyperlink_116"/>
     <hyperlink ref="B130" r:id="rId_hyperlink_117"/>
     <hyperlink ref="B131" r:id="rId_hyperlink_118"/>
     <hyperlink ref="B132" r:id="rId_hyperlink_119"/>
     <hyperlink ref="B133" r:id="rId_hyperlink_120"/>
     <hyperlink ref="B134" r:id="rId_hyperlink_121"/>
     <hyperlink ref="B135" r:id="rId_hyperlink_122"/>
     <hyperlink ref="B136" r:id="rId_hyperlink_123"/>
     <hyperlink ref="B137" r:id="rId_hyperlink_124"/>
     <hyperlink ref="B138" r:id="rId_hyperlink_125"/>
     <hyperlink ref="B139" r:id="rId_hyperlink_126"/>
     <hyperlink ref="B140" r:id="rId_hyperlink_127"/>
     <hyperlink ref="B141" r:id="rId_hyperlink_128"/>
-    <hyperlink ref="B143" r:id="rId_hyperlink_129"/>
-[...2 lines deleted...]
-    <hyperlink ref="B147" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="B142" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="B143" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="B145" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="B146" r:id="rId_hyperlink_132"/>
     <hyperlink ref="B148" r:id="rId_hyperlink_133"/>
     <hyperlink ref="B149" r:id="rId_hyperlink_134"/>
     <hyperlink ref="B150" r:id="rId_hyperlink_135"/>
     <hyperlink ref="B151" r:id="rId_hyperlink_136"/>
     <hyperlink ref="B152" r:id="rId_hyperlink_137"/>
     <hyperlink ref="B153" r:id="rId_hyperlink_138"/>
     <hyperlink ref="B154" r:id="rId_hyperlink_139"/>
     <hyperlink ref="B155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="B156" r:id="rId_hyperlink_141"/>
     <hyperlink ref="B157" r:id="rId_hyperlink_142"/>
     <hyperlink ref="B158" r:id="rId_hyperlink_143"/>
     <hyperlink ref="B159" r:id="rId_hyperlink_144"/>
     <hyperlink ref="B160" r:id="rId_hyperlink_145"/>
     <hyperlink ref="B161" r:id="rId_hyperlink_146"/>
     <hyperlink ref="B162" r:id="rId_hyperlink_147"/>
     <hyperlink ref="B163" r:id="rId_hyperlink_148"/>
     <hyperlink ref="B164" r:id="rId_hyperlink_149"/>
     <hyperlink ref="B165" r:id="rId_hyperlink_150"/>
     <hyperlink ref="B166" r:id="rId_hyperlink_151"/>
     <hyperlink ref="B167" r:id="rId_hyperlink_152"/>
     <hyperlink ref="B168" r:id="rId_hyperlink_153"/>
     <hyperlink ref="B169" r:id="rId_hyperlink_154"/>
     <hyperlink ref="B170" r:id="rId_hyperlink_155"/>
     <hyperlink ref="B171" r:id="rId_hyperlink_156"/>
     <hyperlink ref="B172" r:id="rId_hyperlink_157"/>
     <hyperlink ref="B173" r:id="rId_hyperlink_158"/>
     <hyperlink ref="B174" r:id="rId_hyperlink_159"/>
     <hyperlink ref="B175" r:id="rId_hyperlink_160"/>
     <hyperlink ref="B176" r:id="rId_hyperlink_161"/>
     <hyperlink ref="B177" r:id="rId_hyperlink_162"/>
     <hyperlink ref="B178" r:id="rId_hyperlink_163"/>
     <hyperlink ref="B179" r:id="rId_hyperlink_164"/>
     <hyperlink ref="B180" r:id="rId_hyperlink_165"/>
     <hyperlink ref="B181" r:id="rId_hyperlink_166"/>
     <hyperlink ref="B182" r:id="rId_hyperlink_167"/>
     <hyperlink ref="B183" r:id="rId_hyperlink_168"/>
-    <hyperlink ref="B185" r:id="rId_hyperlink_169"/>
-[...1 lines deleted...]
-    <hyperlink ref="B187" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="B184" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="B185" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="B186" r:id="rId_hyperlink_171"/>
     <hyperlink ref="B188" r:id="rId_hyperlink_172"/>
     <hyperlink ref="B189" r:id="rId_hyperlink_173"/>
     <hyperlink ref="B190" r:id="rId_hyperlink_174"/>
     <hyperlink ref="B191" r:id="rId_hyperlink_175"/>
     <hyperlink ref="B192" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="B193" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="B194" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="B195" r:id="rId_hyperlink_179"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 14.08.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 22.10.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>